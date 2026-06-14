--- v0 (2025-12-05)
+++ v1 (2026-06-14)
@@ -51,426 +51,426 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16451</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/</t>
+    <t>http://sapl.toledo.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação denominada Liga Esportiva Toledense.</t>
   </si>
   <si>
     <t>16452</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16452/pl_no_02_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16452/pl_no_02_de_1955.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Diretor nas escolas onde houver mais de um professor.</t>
   </si>
   <si>
     <t>16453</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16453/pl_no_03_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16453/pl_no_03_de_1955.pdf</t>
   </si>
   <si>
     <t>Isenta a sociedade ESDEVA, de impostos e taxas municipais sobre os lotes rurais.</t>
   </si>
   <si>
     <t>16454</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16454/pl_no_04_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16454/pl_no_04_de_1955.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo adquirir um conjunto britador da Industrial Madeireira Colonizadora Rio Paraná S/A.</t>
   </si>
   <si>
     <t>16455</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16455/pl_no_05_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16455/pl_no_05_de_1955.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial de Cr$ 14.010,00, para pagamento dos vencimentos de sub-prefeito de Maripá.</t>
   </si>
   <si>
     <t>16460</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16460/pl_no_06_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16460/pl_no_06_de_1955.pdf</t>
   </si>
   <si>
     <t>Dá providência sobre o Serviço de Secretaria da Câmara Municipal (extingue o Cargo de Diretor da Secretaria da Câmara Municipal de Toledo).</t>
   </si>
   <si>
     <t>16461</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16461/pl_no_07_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16461/pl_no_07_de_1955.pdf</t>
   </si>
   <si>
     <t>Dá providência sobre a "Ajuda de Custo dos Vereadores" para o exercício Legislativo de 1955.</t>
   </si>
   <si>
     <t>16462</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16462/pl_no_08_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16462/pl_no_08_de_1955.pdf</t>
   </si>
   <si>
     <t>Autoriza um empréstimo interno de Cr$ 1.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16463</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16463/pl_no_09_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16463/pl_no_09_de_1955.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial de Cr$ 6.459,60, destinado ao pagamento das despesas de recepção aos dirigentes do Departamento de Fronteiras.</t>
   </si>
   <si>
     <t>16464</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16464/pl_no_10_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16464/pl_no_10_de_1955.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a aumentar os vencimentos do Tratorista da Municipalidade.</t>
   </si>
   <si>
     <t>16469</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16469/pl_no_11_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16469/pl_no_11_de_1955.pdf</t>
   </si>
   <si>
     <t>Cria escolas municipais, autoriza o Executivo a aumentar o quadro do professorado municipal e dá outras providências.</t>
   </si>
   <si>
     <t>16470</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16470/pl_no_12_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16470/pl_no_12_de_1955.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir um crédito especial, para atender uma subvenção de Cr$ 5.000,00 por mês à Associação de Proteção à Maternidade e à Infância de Toledo.</t>
   </si>
   <si>
     <t>16471</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16471/pl_no_13_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16471/pl_no_13_de_1955.pdf</t>
   </si>
   <si>
     <t>Presta homenagem póstuma ao Sr. Carlos Mathias de Aloisio Becker.</t>
   </si>
   <si>
     <t>16472</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16472/pl_no_14_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16472/pl_no_14_de_1955.pdf</t>
   </si>
   <si>
     <t>Decreta feriado Municipal na data de 12 de março do corrente ano.</t>
   </si>
   <si>
     <t>16473</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16473/pl_no_15_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16473/pl_no_15_de_1955.pdf</t>
   </si>
   <si>
     <t>É suplementada em Cr$ 1.000.000,00 a dotação orçamentária consignada sob o Código Geral e destinada à construção da Usina Hidroelétrica Municipal.</t>
   </si>
   <si>
     <t>16474</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16474/pl_no_16_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16474/pl_no_16_de_1955.pdf</t>
   </si>
   <si>
     <t>É criado o cargo de Diretor do Ensino Municipal.</t>
   </si>
   <si>
     <t>16475</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16475/pl_no_17_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16475/pl_no_17_de_1955.pdf</t>
   </si>
   <si>
     <t>É criada a Escola Municipal da Serraria nº 3 da Prata.</t>
   </si>
   <si>
     <t>16476</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16476/pl_no_18_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16476/pl_no_18_de_1955.pdf</t>
   </si>
   <si>
     <t>É o Executivo Municipal autorizado a contrair um empréstimo interno de Cr$ 1.000.000,00, destinado à construção da Usina Hidroelétrica sobre o salto do rio Guaçu, nos arredores da vila de Novo Sarandi.</t>
   </si>
   <si>
     <t>16477</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16477/pl_no_19_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16477/pl_no_19_de_1955.pdf</t>
   </si>
   <si>
     <t>Isenta o Esporte Clube Internacional do pagamento de Impostos de Industrias e Profissões e de Licença.</t>
   </si>
   <si>
     <t>16478</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16478/pl_no_20_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16478/pl_no_20_de_1955.pdf</t>
   </si>
   <si>
     <t>Suplementa a verba 8.11.0 Percentagem aos Agentes Arrecadadores.</t>
   </si>
   <si>
     <t>16479</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16479/pl_no_21_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16479/pl_no_21_de_1955.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir u Crédito Especial de Cr$ 1,250.000,00, destinado a construção da Usina no Rio "Guaçu".</t>
   </si>
   <si>
     <t>16480</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16480/pl_no_22_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16480/pl_no_22_de_1955.pdf</t>
   </si>
   <si>
     <t>Designação de diretor Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>16481</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16481/pl_no_23_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16481/pl_no_23_de_1955.pdf</t>
   </si>
   <si>
     <t>Cria a Escola Municipal "José de Alencar" na Sede Municipal.</t>
   </si>
   <si>
     <t>16482</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16482/pl_no_24_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16482/pl_no_24_de_1955.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Especial destinado ao pagamento das férias do Tratorista e Ajudante.</t>
   </si>
   <si>
     <t>16483</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16483/pl_no_25_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16483/pl_no_25_de_1955.pdf</t>
   </si>
   <si>
     <t>Presta homenagem póstuma ao Sr. Carlos Mathias Aloisio Becker.</t>
   </si>
   <si>
     <t>16484</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16484/pl_no_26_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16484/pl_no_26_de_1955.pdf</t>
   </si>
   <si>
     <t>Abra crédito especial de Cr$ 50.266,60 e dá outras providências.</t>
   </si>
   <si>
     <t>16499</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16499/pl_no_27_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16499/pl_no_27_de_1955.pdf</t>
   </si>
   <si>
     <t>Fixa orçamento para o exercício no ano de 1956.</t>
   </si>
   <si>
     <t>16504</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16504/pl_no_28_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16504/pl_no_28_de_1955.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo adquirir um Trator do Departamento de Assistência Técnica aos Municípios.</t>
   </si>
   <si>
     <t>16508</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16508/pl_no_29_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16508/pl_no_29_de_1955.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir um Crédito Especial de Cr$ 7.000,00 destinado ao pagamento da compra de móveis e utensílios, adquiridos pelo poder legislativo.</t>
   </si>
   <si>
     <t>16509</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16509/pl_no_30_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16509/pl_no_30_de_1955.pdf</t>
   </si>
   <si>
     <t>Isenta contribuintes do Município que estiverem com atraso no pagamento de seus impostos, que efetuarem o pagamento até o dia 31 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>16510</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16510/pl_no_31_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16510/pl_no_31_de_1955.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Especial destinado ao pagamento de abono de Natal aos funcionários do Quadro Permanente da Municipalidade.</t>
   </si>
   <si>
     <t>16511</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16511/pl_no_32_de_1955.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16511/pl_no_32_de_1955.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar no valor de Cr$ 16.000,00 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -777,68 +777,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16452/pl_no_02_de_1955.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16453/pl_no_03_de_1955.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16454/pl_no_04_de_1955.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16455/pl_no_05_de_1955.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16460/pl_no_06_de_1955.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16461/pl_no_07_de_1955.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16462/pl_no_08_de_1955.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16463/pl_no_09_de_1955.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16464/pl_no_10_de_1955.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16469/pl_no_11_de_1955.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16470/pl_no_12_de_1955.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16471/pl_no_13_de_1955.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16472/pl_no_14_de_1955.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16473/pl_no_15_de_1955.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16474/pl_no_16_de_1955.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16475/pl_no_17_de_1955.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16476/pl_no_18_de_1955.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16477/pl_no_19_de_1955.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16478/pl_no_20_de_1955.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16479/pl_no_21_de_1955.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16480/pl_no_22_de_1955.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16481/pl_no_23_de_1955.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16482/pl_no_24_de_1955.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16483/pl_no_25_de_1955.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16484/pl_no_26_de_1955.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16499/pl_no_27_de_1955.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16504/pl_no_28_de_1955.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16508/pl_no_29_de_1955.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16509/pl_no_30_de_1955.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16510/pl_no_31_de_1955.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16511/pl_no_32_de_1955.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16452/pl_no_02_de_1955.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16453/pl_no_03_de_1955.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16454/pl_no_04_de_1955.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16455/pl_no_05_de_1955.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16460/pl_no_06_de_1955.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16461/pl_no_07_de_1955.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16462/pl_no_08_de_1955.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16463/pl_no_09_de_1955.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16464/pl_no_10_de_1955.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16469/pl_no_11_de_1955.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16470/pl_no_12_de_1955.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16471/pl_no_13_de_1955.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16472/pl_no_14_de_1955.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16473/pl_no_15_de_1955.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16474/pl_no_16_de_1955.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16475/pl_no_17_de_1955.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16476/pl_no_18_de_1955.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16477/pl_no_19_de_1955.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16478/pl_no_20_de_1955.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16479/pl_no_21_de_1955.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16480/pl_no_22_de_1955.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16481/pl_no_23_de_1955.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16482/pl_no_24_de_1955.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16483/pl_no_25_de_1955.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16484/pl_no_26_de_1955.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16499/pl_no_27_de_1955.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16504/pl_no_28_de_1955.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16508/pl_no_29_de_1955.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16509/pl_no_30_de_1955.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16510/pl_no_31_de_1955.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1955/16511/pl_no_32_de_1955.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="179" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>