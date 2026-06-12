--- v0 (2026-02-08)
+++ v1 (2026-06-12)
@@ -54,363 +54,363 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16526</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16526/pl_no_01_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16526/pl_no_01_de_1956.pdf</t>
   </si>
   <si>
     <t>Escala padrão do Quadro Permanente da Municipalidade.</t>
   </si>
   <si>
     <t>16527</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16527/pl_no_02_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16527/pl_no_02_de_1956.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial, no valor de Cr$ 83.312,20, destinado ao pagamento de despesas pagas no exercício anterior e não empenhadas por falta de verbas.</t>
   </si>
   <si>
     <t>16528</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16528/pl_no_03_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16528/pl_no_03_de_1956.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial, no valor de Cr$ 600.000,00, destinados á construção da Usina Hidrelétrica "São Francisco"</t>
   </si>
   <si>
     <t>16529</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/</t>
+    <t>http://sapl.toledo.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a mandar confeccionar uma placa de bronze a ser afixada na casa das máquinas da Uzina Hidro-elétrica de Toledo.</t>
   </si>
   <si>
     <t>16530</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16530/pl_no_05_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16530/pl_no_05_de_1956.pdf</t>
   </si>
   <si>
     <t>Torna sem efeito o artigo 182 e dá nova redação ao artigo 183 do Código Tributário e Fiscal do Município.</t>
   </si>
   <si>
     <t>16531</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16531/pl_no_06_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16531/pl_no_06_de_1956.pdf</t>
   </si>
   <si>
     <t>Altera a tabela do imposto de licença para o exercício do Comércio ambulante em nosso município.</t>
   </si>
   <si>
     <t>16532</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16532/pl_no_07_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16532/pl_no_07_de_1956.pdf</t>
   </si>
   <si>
     <t>Isenta de Impostos e Taxas Municipais, por 4 anos, as indústrias novas, sem similares que vierem a estabelecer-se no Município, dentro do prazo de 3 anos.</t>
   </si>
   <si>
     <t>16533</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16533/pl_no_08_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16533/pl_no_08_de_1956.pdf</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública a Sociedade Escolar General Rondon.</t>
   </si>
   <si>
     <t>16534</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16534/pl_no_09_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16534/pl_no_09_de_1956.pdf</t>
   </si>
   <si>
     <t>Institui a verba destinada à Sociedade Escolar General Rondon.</t>
   </si>
   <si>
     <t>16535</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16535/pl_no_10_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16535/pl_no_10_de_1956.pdf</t>
   </si>
   <si>
     <t>Passa a denominar-se rua Nossa Senhora do Rocio, a rua atualmente denominada Ipiranga.</t>
   </si>
   <si>
     <t>16536</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16536/pl_no_11_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16536/pl_no_11_de_1956.pdf</t>
   </si>
   <si>
     <t>Considera cidadãos honorários de Toledo os srs. Willy Barth e Egon Bercht.</t>
   </si>
   <si>
     <t>16537</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16537/pl_no_12_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16537/pl_no_12_de_1956.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito especial, destinado ao pagamento de gratificação mensal ao Zelador do Campo de Aviação desta cidade.</t>
   </si>
   <si>
     <t>16538</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16538/pl_no_13_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16538/pl_no_13_de_1956.pdf</t>
   </si>
   <si>
     <t>Autoriza a colocação de uma placa de bronze na Usina Hidro-elétrica junto ao rio São Francisco.</t>
   </si>
   <si>
     <t>16539</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16539/pl_no_14_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16539/pl_no_14_de_1956.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a entrar em entendimento com o Governo do Estado, para a formação de uma Cia. Mista de Energia Elétrica.</t>
   </si>
   <si>
     <t>16540</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16540/pl_no_15_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16540/pl_no_15_de_1956.pdf</t>
   </si>
   <si>
     <t>Regulamenta as funções dos Sub-prefeitos Distritais.</t>
   </si>
   <si>
     <t>16541</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16541/pl_no_16_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16541/pl_no_16_de_1956.pdf</t>
   </si>
   <si>
     <t>Cria o Distrito de Vila Nova, deste Município.</t>
   </si>
   <si>
     <t>16542</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16542/pl_no_17_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16542/pl_no_17_de_1956.pdf</t>
   </si>
   <si>
     <t>Cria o Distrito de Nova Concórdia.</t>
   </si>
   <si>
     <t>16543</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16543/pl_no_18_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16543/pl_no_18_de_1956.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, abrir o crédito suplementar de Cr$ 800.000,00, destinado ao pagamento de despesas da Usina "Carlos Aloisio M. Becker, não empenhadas por falta de verba.</t>
   </si>
   <si>
     <t>16544</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16544/pl_no_19_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16544/pl_no_19_de_1956.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, abrir crédito especial, para pagamento de gratificação ao auxiliar da secretaria da Junta de Alistamento Militar.</t>
   </si>
   <si>
     <t>16545</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16545/pl_no_20_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16545/pl_no_20_de_1956.pdf</t>
   </si>
   <si>
     <t>Isenta a "Radio Colmeia" desta cidade de Impostos e taxas municipais.</t>
   </si>
   <si>
     <t>16546</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16546/pl_no_21_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16546/pl_no_21_de_1956.pdf</t>
   </si>
   <si>
     <t>Isenta de todos impostos e taxas municipais, a Casa de Saúde e Maternidade "Toledo" desta cidade.</t>
   </si>
   <si>
     <t>16547</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16547/pl_no_22_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16547/pl_no_22_de_1956.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo reverter as Apólices da Dívida Pública da Municipalidade, em ações da Cia. Mista de Energia Elétrica.</t>
   </si>
   <si>
     <t>16548</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16548/pl_no_23_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16548/pl_no_23_de_1956.pdf</t>
   </si>
   <si>
     <t>Fixa o orçamento da receita e despesa para o exercício de 1957.</t>
   </si>
   <si>
     <t>16549</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16549/pl_no_24_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16549/pl_no_24_de_1956.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir Crédito Especial, para pagamento de gratificação ao Contador Frederico Adão Ebling.</t>
   </si>
   <si>
     <t>16550</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16550/pl_no_25_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16550/pl_no_25_de_1956.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Especial, destinado ao pagamento de abono de Natal aos funcionários do Quadro Permanente da Municipalidade.</t>
   </si>
   <si>
     <t>16551</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16551/pl_no_26_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16551/pl_no_26_de_1956.pdf</t>
   </si>
   <si>
     <t>Cria o Selo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>16552</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16552/pl_no_27_de_1956.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16552/pl_no_27_de_1956.pdf</t>
   </si>
   <si>
     <t>Aumento de 20% os tributos Municipais para o exercício de 1957.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -717,68 +717,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16526/pl_no_01_de_1956.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16527/pl_no_02_de_1956.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16528/pl_no_03_de_1956.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16530/pl_no_05_de_1956.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16531/pl_no_06_de_1956.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16532/pl_no_07_de_1956.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16533/pl_no_08_de_1956.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16534/pl_no_09_de_1956.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16535/pl_no_10_de_1956.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16536/pl_no_11_de_1956.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16537/pl_no_12_de_1956.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16538/pl_no_13_de_1956.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16539/pl_no_14_de_1956.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16540/pl_no_15_de_1956.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16541/pl_no_16_de_1956.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16542/pl_no_17_de_1956.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16543/pl_no_18_de_1956.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16544/pl_no_19_de_1956.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16545/pl_no_20_de_1956.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16546/pl_no_21_de_1956.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16547/pl_no_22_de_1956.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16548/pl_no_23_de_1956.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16549/pl_no_24_de_1956.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16550/pl_no_25_de_1956.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16551/pl_no_26_de_1956.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16552/pl_no_27_de_1956.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16526/pl_no_01_de_1956.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16527/pl_no_02_de_1956.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16528/pl_no_03_de_1956.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16530/pl_no_05_de_1956.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16531/pl_no_06_de_1956.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16532/pl_no_07_de_1956.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16533/pl_no_08_de_1956.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16534/pl_no_09_de_1956.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16535/pl_no_10_de_1956.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16536/pl_no_11_de_1956.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16537/pl_no_12_de_1956.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16538/pl_no_13_de_1956.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16539/pl_no_14_de_1956.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16540/pl_no_15_de_1956.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16541/pl_no_16_de_1956.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16542/pl_no_17_de_1956.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16543/pl_no_18_de_1956.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16544/pl_no_19_de_1956.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16545/pl_no_20_de_1956.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16546/pl_no_21_de_1956.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16547/pl_no_22_de_1956.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16548/pl_no_23_de_1956.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16549/pl_no_24_de_1956.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16550/pl_no_25_de_1956.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16551/pl_no_26_de_1956.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1956/16552/pl_no_27_de_1956.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="162.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>