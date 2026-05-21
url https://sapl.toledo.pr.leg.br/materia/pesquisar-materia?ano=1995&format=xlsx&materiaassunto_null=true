--- v0 (2026-02-08)
+++ v1 (2026-05-21)
@@ -54,258 +54,258 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15252</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t xml:space="preserve">Mesa </t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15252/pr_no_01_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15252/pr_no_01_de_1995.pdf</t>
   </si>
   <si>
     <t>Modifica a tabela dos símbolos dos cargos de provimento em comissão da Câmara Municipal.</t>
   </si>
   <si>
     <t>15253</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15253/pr_no_02_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15253/pr_no_02_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a afastar-se do cargo e a ausentar-se do Município.</t>
   </si>
   <si>
     <t>15254</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15254/pr_no_03_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15254/pr_no_03_de_1995.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Toledo a filiar-se à União dos Vereadores do Paraná (UVEPAR).</t>
   </si>
   <si>
     <t>15255</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15255/pr_no_04_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15255/pr_no_04_de_1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Município de Toledo, referentes ao exercício de 1992.</t>
   </si>
   <si>
     <t>15256</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15256/pr_no_05_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15256/pr_no_05_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda convênio celebrado entre o Município de Toledo e o Estado do Paraná.</t>
   </si>
   <si>
     <t>15257</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15257/pr_no_06_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15257/pr_no_06_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda termo de convênio celebrado pelo Município com entidade de direito privado.</t>
   </si>
   <si>
     <t>15258</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15258/pr_no_07_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15258/pr_no_07_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda convênio celebrado pelo Município de Toledo.</t>
   </si>
   <si>
     <t>15259</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15259/pr_no_08_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15259/pr_no_08_de_1995.pdf</t>
   </si>
   <si>
     <t>15260</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15260/pr_no_09_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15260/pr_no_09_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda convênio celebrado entre o Município de Toledo e a APAE.</t>
   </si>
   <si>
     <t>15261</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15261/pr_no_10_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15261/pr_no_10_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda convênio celebrado entre o Município de Toledo e a FUNDEPAR.</t>
   </si>
   <si>
     <t>15262</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15262/pr_no_11_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15262/pr_no_11_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda convênios celebrados pelo Município de Toledo.</t>
   </si>
   <si>
     <t>15263</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15263/pr_no_12_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15263/pr_no_12_de_1995.pdf</t>
   </si>
   <si>
     <t>15264</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15264/pr_no_13_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15264/pr_no_13_de_1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Município de Toledo, relativas ao exercício de 1993.</t>
   </si>
   <si>
     <t>15265</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15265/pr_no_14_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15265/pr_no_14_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda Termo de Parceria Educacional celebrado entre o Município de Toledo e o Estado do Paraná.</t>
   </si>
   <si>
     <t>15266</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15266/pr_no_15_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15266/pr_no_15_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda termo de convênio celebrado entre o Município de Toledo e a FRIGOBRÁS-CIA. BRASILEIRA DE FRIGORÍFICOS.</t>
   </si>
   <si>
     <t>15267</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15267/pr_no_16_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15267/pr_no_16_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda termos de convênios celebrados pelo Município de Toledo.</t>
   </si>
   <si>
     <t>15268</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15268/pr_no_17_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15268/pr_no_17_de_1995.pdf</t>
   </si>
   <si>
     <t>15269</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15269/pr_no_18_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15269/pr_no_18_de_1995.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas do Município de Toledo, relativas ao exercício de 1994.</t>
   </si>
   <si>
     <t>15270</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15270/pr_no_19_de_1995.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15270/pr_no_19_de_1995.pdf</t>
   </si>
   <si>
     <t>Referenda termo de convênio celebrado entre o Município de Toledo e a FUNDEPAR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -612,68 +612,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15252/pr_no_01_de_1995.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15253/pr_no_02_de_1995.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15254/pr_no_03_de_1995.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15255/pr_no_04_de_1995.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15256/pr_no_05_de_1995.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15257/pr_no_06_de_1995.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15258/pr_no_07_de_1995.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15259/pr_no_08_de_1995.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15260/pr_no_09_de_1995.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15261/pr_no_10_de_1995.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15262/pr_no_11_de_1995.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15263/pr_no_12_de_1995.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15264/pr_no_13_de_1995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15265/pr_no_14_de_1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15266/pr_no_15_de_1995.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15267/pr_no_16_de_1995.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15268/pr_no_17_de_1995.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15269/pr_no_18_de_1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15270/pr_no_19_de_1995.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15252/pr_no_01_de_1995.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15253/pr_no_02_de_1995.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15254/pr_no_03_de_1995.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15255/pr_no_04_de_1995.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15256/pr_no_05_de_1995.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15257/pr_no_06_de_1995.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15258/pr_no_07_de_1995.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15259/pr_no_08_de_1995.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15260/pr_no_09_de_1995.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15261/pr_no_10_de_1995.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15262/pr_no_11_de_1995.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15263/pr_no_12_de_1995.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15264/pr_no_13_de_1995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15265/pr_no_14_de_1995.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15266/pr_no_15_de_1995.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15267/pr_no_16_de_1995.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15268/pr_no_17_de_1995.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15269/pr_no_18_de_1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/1995/15270/pr_no_19_de_1995.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="107.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>