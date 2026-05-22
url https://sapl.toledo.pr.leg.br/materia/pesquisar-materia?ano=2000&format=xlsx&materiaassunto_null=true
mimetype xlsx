--- v0 (2025-12-04)
+++ v1 (2026-05-22)
@@ -54,204 +54,204 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CLR - Comissão de Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6263/6263_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6263/6263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMOS DE CONVÊNIOS CELEBRADOS PELO MUNICÍPIO TOLEDO COM ORGANISMOS DAS ESFERAS FEDERAL E ESTADUAL.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6264/6264_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6264/6264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONVÊNIOS CELEBRADOS PELO MUNICÍPIO DE TOLEDO COM ORGANISMO ESTADUAL E DA SOCIEDADE CIVIL.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6265/6265_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6265/6265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO ADITIVO DE CONVÊNIO CELEBRADO PELO MUNICÍPIO DE TOLEDO COM A COMANHIA DE SANEAMENTO DO PARANÁ (SANEPAR).</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6266/6266_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6266/6266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO ADITIVO DE CONVÊNIO CELEBRADO PELO MUNICÍPIO DE TOLEDO COM A UNIÃO FEDERAL, ATRAVÉS DO MINISTÉRIO DA AGRICULTURA E DO ABASTECIMENTO.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6267/6267_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6267/6267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONVÊNIO E TERMO DE ACORDO CELEBRADOS PELO MUNICÍPIO DE TOLEDO COM ORGANISMOS DA ESFERA FEDERAL.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6268/6268_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6268/6268_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE COOPERAÇÃO E CONVÊNIOS CELEBRADOS PELO MUNICÍPIO DE TOLEDO COM O ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6269/6269_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6269/6269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONVÊNIO CELEBRADO PELO MUNICÍPIO DE TOLEDO COM A ASSOCIAÇÃO PROFISSIONAL DOS CONTABILISTAS DE TOLEDO.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6270/6270_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6270/6270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONVÊNIOS CELEBRADOS PELO MUNICÍPIO DE TOLEDO COM O ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6271/6271_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6271/6271_texto_integral.pdf</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6272/6272_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6272/6272_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DO MUNICÍPIO DE TOLEDO RELATIVAS AO EXERCÍCIO DE 1995.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6273/6273_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6273/6273_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DO MUNICÍPIO DE TOLEDO RELATIVAS AO EXERCÍCIO DE 1997.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6274/6274_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6274/6274_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA PROTOCOLO DE INTENÇÕES E CONVÊNIO CELEBRADOS PELO MUNICÍPIO DE TOLEDO.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6275/6275_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6275/6275_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DO MUNICÍPIO DE TOLEDO, RELATIVAS AO EXERCÍCIO DE 1998.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6276/6276_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6276/6276_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONVÊNIOS CELEBRADOS PELO MUNICÍPIO DE TOLEDO COM ORGANISMOS DA ESFERA ESTADUAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -558,67 +558,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6276/6276_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2000/6276/6276_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="155.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>