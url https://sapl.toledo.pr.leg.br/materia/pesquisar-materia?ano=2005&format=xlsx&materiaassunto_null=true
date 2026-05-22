--- v0 (2025-12-06)
+++ v1 (2026-05-22)
@@ -54,264 +54,264 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CLR - Comissão de Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4899/4899_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4899/4899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONVÊNIOS CELEBRADOS PELO MUNICÍPIO COM DIVERSOS ORGANISMOS.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4900/4900_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4900/4900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONVÊNIO CELEBRADO PELO MUNICÍPIO COM A FIEP/SENAI/PR.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4901/4901_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4901/4901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE COMPROMISSO CELEBRADO PELO MUNICÍPIO COM A ATOAQUI.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4904/4904_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4904/4904_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMOS CELEBRADOS PELO MUNICÍPIO COM A FIEP/SESI E A INAB.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4905/4905_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4905/4905_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO E COOPERAÇÃO TÉCNICA CELEBRADO PELO MUNICÍPIO COM A ASSOCIAÇÃO DOS MUNICÍPIOS DO PARANÁ.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4906/4906_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4906/4906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TRIBUNA LIVRE NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4907/4907_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4907/4907_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO DO MUNICÍPIO DE TOLEDO A AUSENTAR-SE PARA VISITAS A PAÍSES DO MERCOSUL, POR PERÍODOS DE ATÉ QUINZE DIAS, EM MISSÃO DE CARÁTER OFICIAL OU DE INTERESSE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4908/4908_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4908/4908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMOS DE CONVÊNIO E DE COOPERAÇÃO TÉCNICA CELEBRADOS PELO MUNICÍPIO COM A FUNCEFET-PR E COM A APAE E A APADA.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t xml:space="preserve">Totalidade dos Parlamentares </t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4909/4909_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4909/4909_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TRIBUNA LIVRE.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4910/4910_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4910/4910_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONTRATO PARTICULAR DE COMODATO CELEBRADO PELO MUNICÍPIO COM A INDUSTRIAL DE MAQUINAS S.A.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4911/4911_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4911/4911_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO CELEBRADO PELO MUNICÍPIO COM A ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE TOLEDO (ACIT).</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4912/4912_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4912/4912_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO E O DE COOPERAÇÃO CELEBRADOS PELO MUNICÍPIO COM O SENAI/SINDUSCON E COM A INDÚSTRIA PRATI DONADUZZI E CIA LTDA E FIASUL INDÚSTRIA DE FIOS LTDA.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4913/4913_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4913/4913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CÂMARA ESTUDANTIL DE TOLEDO E ESTABELECE NORMAS DE FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t xml:space="preserve">Mesa </t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4914/4914_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4914/4914_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA A MEDALHA WILLY BARTH A BERTOLDO GUILHERME TOMM.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4915/4915_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4915/4915_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA A MEDALHA WILLY BARTH A JOSÉ STUANY.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4916/4916_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4916/4916_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE TOLEDO.</t>
   </si>
   <si>
     <t>15397</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2005/15397/pelom_no_01_de_2005.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2005/15397/pelom_no_01_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Toledo.</t>
   </si>
   <si>
     <t>15576</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2005/15576/pelom_no_02_de_2005.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2005/15576/pelom_no_02_de_2005.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Orgânica do Município de Toledo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -618,68 +618,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2005/15397/pelom_no_01_de_2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2005/15576/pelom_no_02_de_2005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2005/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2005/15397/pelom_no_01_de_2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2005/15576/pelom_no_02_de_2005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="185.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>