--- v0 (2025-12-10)
+++ v1 (2026-06-11)
@@ -54,330 +54,330 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CLR - Comissão de Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4828/4828_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4828/4828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMOS DE CONVÊNIO FIRMADOS PELO MUNICÍPIO DE TOLEDO.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4829/4829_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4829/4829_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMOS DE CONVÊNIOS DE CEDÊNCIA DE SERVIDORES.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4830/4830_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4830/4830_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO COM O PODER JUDICIÁRIO DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4831/4831_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4831/4831_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO COM A UNIVERSIDADE TECNOLÓGICA FEDERAL DO PARANÁ - CAMPUS TOLEDO.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4832/4832_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4832/4832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO ADITIVO XI AO CONVÊNIO DE COOPERAÇÃO TÉCNICA, CIENTÍFICA E CULTURAL FIRMADO PELO MUNICÍPIO DE TOLEDO COM A UNIVERSIDADE ESTADUAL DO OESTE DO PARANÁ.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4833/4833_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4833/4833_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA INSTRUMENTO DE CONVÊNIO DE COOPERAÇÃO TÉCNICO-FINANCEIRA PARA EXECUÇÃO DE PRÁTICAS CONSERVACIONISTAS DO USO DO SOLO E ÁGUA E EDUCAÇÃO AMBIENTAL FIRMADO PELO MUNICÍPIO DE TOLEDO COM A ITAIPU BINACIONAL.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4834/4834_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4834/4834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA O SEGUNDO ADITIVO AO CONVÊNIO Nº 42/06, FIRMADO PELO MUNICÍPIO DE TOLEDO COM A SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t xml:space="preserve">Mesa </t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4835/4835_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4835/4835_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA RESOLUÇÃO QUE INSTITUI DIÁRIAS AOS VEREADORES.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4836/4836_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4836/4836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONVÊNIO CELEBRADO ENTRE O MUNICÍPIO DE TOLEDO E A ITAIPU BINACIONAL.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4837/4837_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4837/4837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE COMPROMISSO CELEBRADO PELO MUNICÍPIO COM A UNIVERSIDADE TECNOLÓGICA FEDERAL DO PARANÁ, A FUNDAÇÃO EDUCACIONAL DE TOLEDO E O MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4839/4839_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4839/4839_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO COM A ASSOCIAÇÃO DOS SERVIDORES MUNICIPAIS DE TOLEDO.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4840/4840_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4840/4840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMOS DE CONVÊNIOS FIRMADOS PELO MUNICÍPIO DE TOLEDO COM ORGANISMOS DO ESTADO DO PARANÁ E DA UNIÃO.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4841/4841_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4841/4841_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO COM A ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE TOLEDO (ACIT).</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4842/4842_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4842/4842_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMOS DE CONVÊNIOS FIRMADOS PELO MUNICÍPIO DE TOLEDO COM A COHAPAR.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4843/4843_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4843/4843_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA A MEDALHA WILLY BARTH A WILLIBALDO FEITEN.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4844/4844_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4844/4844_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA A MEDALHA WILLY BARTH A IVO CAMPAGNOLO.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4845/4845_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4845/4845_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO COM O SINDICATO RURAL DE TOLEDO.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4846/4846_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4846/4846_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO COM O ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4847/4847_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4847/4847_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO VEREADOR PAULO DOS SANTOS PARA TRATAR, SEM REMUNERAÇÃO, DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4848/4848_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4848/4848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE COOPERAÇÃO TÉCNICA FIRMADO PELO MUNICÍPIO DE TOLEDO COM A SECRETARIA DE ESTADO DA ADMINISTRAÇÃO E DA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4849/4849_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4849/4849_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A AFASTAR-SE DO CARGO E AUSENTAR-SE DO PAÍS.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4850/4850_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4850/4850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO COM O PODER JUDICIÁRIO DO ESTADO DO PARANÁ, POR MEIO DO JUIZADO ESPECIAL DA COMARCA DE TOLEDO.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4851/4851_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4851/4851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE COOPERAÇÃO E PARCERIA FIRMADO PELO MUNICÍPIO DE TOLEDO COM A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4852/4852_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4852/4852_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO COM O PODER JUDICIÁRIO DO ESTADO DO PARANÁ, POR MEIO DA DIREÇÃO DO FÓRUM DA COMARCA DE TOLEDO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -684,67 +684,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4852/4852_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2007/4852/4852_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>