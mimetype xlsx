--- v0 (2026-02-07)
+++ v1 (2026-05-21)
@@ -54,366 +54,366 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CLR - Comissão de Legislação e Redação</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4247/4247_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4247/4247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO COM A EMDUR PARA CEDÊNCIA DE SERVIDORA.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4248/4248_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4248/4248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4249/4249_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4249/4249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONTRATOS DE REPASSES E TERMO ADITIVO A CONVÊNIO FIRMADOS PELO MUNICÍPIO DE TOLEDO.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4250/4250_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4250/4250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO FIRMADO PELO MUNICÍPIO COM A EMDUR PARA CEDÊNCIA DE SERVIDORES.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4251/4251_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4251/4251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMOS DE CONVÊNIOS FIRMADOS PELO MUNICÍPIO DE TOLEDO.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4252/4252_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4252/4252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFERENDA O DÉCIMO SÉTIMO TERMO ADITIVO AO CONTRATO DE CONCESSÃO Nº 402/05, QUE ENTRE SI CELEBRAM O MUNICÍPIO DE TOLEDO E A COMPANHIA DE SANEAMENTO DO PARANÁ (SANEPAR). </t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4253/4253_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4253/4253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO CELEBRADO PELO MUNICÍPIO DE TOLEDO COM A FASUL ENSINO SUPERIOR LTDA.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4254/4254_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4254/4254_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE COOPERAÇÃO QUE ENTRE SI FAZEM OS MUNICÍPIOS DE TOLEDO E MARIPÁ.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4255/4255_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4255/4255_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A AFASTAR-SE DO CARGO E AUSENTAR-SE DO PAÍS PARA CUMPRIR MISSÃO OFICIAL.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4256/4256_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4256/4256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONVÊNIO FIRMADO PELO MUNICÍPIO DE TOLEDO COM O ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4257/4257_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4257/4257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO CELEBRADO PELO MUNICÍPIO DE TOLEDO COM A FUNDAÇÃO UNIVERSITÁRIA DE TOLEDO (FUNIVERSITÁRIA).</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4258/4258_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4258/4258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA TERMO DE CONVÊNIO CELEBRADO PELO MUNICÍPIO DE TOLEDO COM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE COSTA OESTE DO PARANÁ (CISCOPAR).</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4259/4259_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4259/4259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA O DÉCIMO OITAVO TERMO ADITIVO AO CONTRATO DE CONCESSÃO Nº 402/05, QUE ENTRE SI CELEBRAM O MUNICÍPIO DE TOLEDO E A COMPANHIA DE SANEAMENTO DO PARANÁ (SANEPAR).</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4260/4260_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4260/4260_texto_integral.pdf</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4261/4261_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4261/4261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONTRATO ESPECIAL AO CONTRATO DE CONCESSÃO Nº 402/05, FIRMADO ENTRE O MUNICÍPIO E A COMPANHIA DE SANEAMENTO DO PARANÁ (SANEPAR).</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4317/4317_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4317/4317_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA OBRIGAÇÕES DAS QUAIS O MUNICÍPIO DE TOLEDO É PARTÍCIPE.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4318/4318_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4318/4318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA O DÉCIMO OITAVO TERMO ADITIVO AO CONTRATO DE CONCESSÃO Nº 402/05, QUE ENTRE SI CELEBRAM O MUNICÍPIO DE TOLEDO E A COMPANHIA DE SANEAMENTO DO PARANÁ (SANEPAR)</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4319/4319_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4319/4319_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A AFASTAR-SE DO CARGO E AUSENTAR-SE DO PAÍS PARA PARTICIPAR DE CURSO.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4343/4343_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4343/4343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA CONTRATOS DE REPASSES E CONVÊNIOS FIRMADOS POLO MUNICÍPIO DE TOLEDO.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4344/4344_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4344/4344_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENDA O DÉCIMO NONO TERMO ADITIVO AO CONTRATO DE CONCESSÃO Nº 402/05, QUE ENTRE SI CELEBRAM O MUNICÍPIO DE TOLEDO E A COMPANHIA DE SANEAMENTO DO PARANÁ (SANEPAR).</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4345/4345_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4345/4345_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESIDENTE DESPACHOU PARA SER APRECIADO CONCLUSIVAMENTE PELA COMISSÃO DE LEGISLAÇÃO E REDAÇÃO O TERMO DE CONVÊNIO DISPONÍVEL EM DOCUMENTO ANEXO.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t xml:space="preserve">Mesa </t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4346/4346_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4346/4346_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA A MEDALHA WILLY BARTH A IGNEZ SIMIONI CONTI.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4347/4347_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4347/4347_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA A MEDALHA WILLY BARTH A RENATO LEMES DA SILVA.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4348/4348_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4348/4348_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA A MEDALHA WILLY BARTH A ATÍLIO DONATO DALLA COSTA.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4349/4349_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4349/4349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 18/2010.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t xml:space="preserve">Totalidade dos Parlamentares </t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4350/4350_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4350/4350_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4351/4351_texto_integral.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4351/4351_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCEDE SUPLEMENTAÇÃO NO ORÇAMENTO-PROGRAMA DO PODER LEGISLATIVO MUNICIPAL, PARA O EXERCÍCIO DE 2010.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -720,67 +720,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4351/4351_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4249/4249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4260/4260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4317/4317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/./sapl/public/materialegislativa/2010/4351/4351_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="177.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>