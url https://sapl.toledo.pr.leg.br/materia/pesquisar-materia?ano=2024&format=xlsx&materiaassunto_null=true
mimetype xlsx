--- v0 (2026-02-02)
+++ v1 (2026-06-14)
@@ -54,1728 +54,1728 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19826</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Chumbinho Silva</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19826/i.0001.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19826/i.0001.2024.pdf</t>
   </si>
   <si>
     <t>Passagem elevada na Rua Santo Ângelo, entre à Sede da Associação Cultural Esportiva e Recreativa Ouro e Prata e o Centro de Artes Marciais, na Vila Industrial.</t>
   </si>
   <si>
     <t>19827</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19827/i.0002.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19827/i.0002.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de um semáforo na esquina da Rua Souza Naves com Rua Sarandi.</t>
   </si>
   <si>
     <t>19828</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Damião Santos</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19828/i.0003.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19828/i.0003.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de placa de Pare e sinalização com pintura na OT-202 cruzamento com a BR 163 de acesso para Linha São Paulo.</t>
   </si>
   <si>
     <t>19829</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19829/i.0004.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19829/i.0004.2024.pdf</t>
   </si>
   <si>
     <t>Pintura das faixas de sinalização e ciclovia em toda sua extensão, na Rua Capitão Leônidas Marques, na Vila Pioneiro.</t>
   </si>
   <si>
     <t>19830</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19830/i.0005.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19830/i.0005.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de ponto de ônibus na Rua General Rondon, em frente ao condomínio Eduarda, no Centro.</t>
   </si>
   <si>
     <t>19831</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dudu Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19831/i.0006.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19831/i.0006.2024.pdf</t>
   </si>
   <si>
     <t>Alargamento da Rua Dr. Olavo Seco Rigon, trecho entre a Rua Willy Barth até a Rua Carlos Sbaraini, no Jardim Panorama.</t>
   </si>
   <si>
     <t>19832</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19832/i.0007.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19832/i.0007.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de semáforo, no cruzamento das Ruas Carlos Barbosa com Três de Outubro, na Vila Industrial.</t>
   </si>
   <si>
     <t>19833</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19833/i.0008.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19833/i.0008.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de semáforo no cruzamento das Ruas Santos Dumont com a General Canrobert Pereira da Costa, no Centro.</t>
   </si>
   <si>
     <t>19834</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gabriel Baierle</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19834/i.0009.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19834/i.0009.2024.pdf</t>
   </si>
   <si>
     <t>Construção da Casa do Artesão no Município de Toledo-PR.</t>
   </si>
   <si>
     <t>19835</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19835/i.0010.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19835/i.0010.2024.pdf</t>
   </si>
   <si>
     <t>Denominação de logradouro público com o nome de Albino Michels.</t>
   </si>
   <si>
     <t>19836</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19836/i.0011.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19836/i.0011.2024.pdf</t>
   </si>
   <si>
     <t>Construção de Parque Sensorial para crianças com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>19837</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Genivaldo Jesus, Damião Santos</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19837/i.0012.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19837/i.0012.2024.pdf</t>
   </si>
   <si>
     <t>Denominação de logradouro ou próprio público municipal com nome de Neuza Castilho da Silva.</t>
   </si>
   <si>
     <t>19838</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Genivaldo Jesus</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19838/i.0013.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19838/i.0013.2024.pdf</t>
   </si>
   <si>
     <t>Arborização da região do Hospital Regional de Toledo.</t>
   </si>
   <si>
     <t>19839</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19839/i.0014.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19839/i.0014.2024.pdf</t>
   </si>
   <si>
     <t>Manutenção das entradas das calçadas para acessibilidade aos cadeirantes nas ruas Avenida Ministro Cirne Lima, Rodrigues Alves, Eduardo Gato, Dr. Jorge Nunes e Leonardo Francisco Nogueira no Jardim Coopagro.</t>
   </si>
   <si>
     <t>19840</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Genivaldo Paes, Valdomiro Bozó</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19840/i.0015.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19840/i.0015.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de Parque Infantil junto ao Lago dos Pioneiros.</t>
   </si>
   <si>
     <t>19841</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19841/i.0016.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19841/i.0016.2024.pdf</t>
   </si>
   <si>
     <t>Construção de Parque Infantil ao lado da Associação do Loteamento do Cesar Park, na Rua Lírio Pedro Belenzier.</t>
   </si>
   <si>
     <t>19842</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19842/i.0017.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19842/i.0017.2024.pdf</t>
   </si>
   <si>
     <t>Reforma e Ampliação do Parque Infantil junto ao Parque do Povo – Luiz Claudio Hoffmann.</t>
   </si>
   <si>
     <t>19843</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Geraldo Weisheimer</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19843/i.0018.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19843/i.0018.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de semáforo no cruzamento da Rua Carlos Barbosa com a Rua Três de Outubro, próximo a Panificadora Q’Delícia, reiterando a indicação nº 378/2023.</t>
   </si>
   <si>
     <t>19844</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19844/i.0019.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19844/i.0019.2024.pdf</t>
   </si>
   <si>
     <t>Recapeamento e restruturação da Estrada de Bom Princípio do Oeste.</t>
   </si>
   <si>
     <t>19845</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Jozimar Polasso</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19845/i.0020.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19845/i.0020.2024.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação de nº 20/2023, que propõe a construção de uma capela mortuária na Rua Tomas de Aquino com Germano Pizetta, na Vila Boa Esperança.</t>
   </si>
   <si>
     <t>19846</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19846/i.0021.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19846/i.0021.2024.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação de nº 56/2023, que propõe a solicitação de reforma completa da Escola Municipal Tancredo Neves, na Vila Pioneiro.</t>
   </si>
   <si>
     <t>19847</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19847/i.0022.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19847/i.0022.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de uma lombada elevada na Rua dos Pioneiros, em frente ao n° 2908, no Jardim Parizotto.</t>
   </si>
   <si>
     <t>19848</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Leoclides Bisognin</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19848/i.0023.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19848/i.0023.2024.pdf</t>
   </si>
   <si>
     <t>Propõe ao Poder Executivo a realização de um projeto de arborização na Praça do Relógio “Pedro e Leonor Poletti”, Jardim Gisela (Loteamento Pasqualli).</t>
   </si>
   <si>
     <t>19849</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19849/i.0024.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19849/i.0024.2024.pdf</t>
   </si>
   <si>
     <t>Sugere o nome de “Dr. Celso Paulo Mariani Dall´Óglio” para nominar logradouro ou próprio público municipal.</t>
   </si>
   <si>
     <t>19850</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19850/i.0025.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19850/i.0025.2024.pdf</t>
   </si>
   <si>
     <t>Realização da operação “tapa-buracos” e/ou recape na Rua General Rondon, trecho compreendido entre as Ruas Piratini até 25 de Julho, no Centro.</t>
   </si>
   <si>
     <t>19851</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Marcelo Marques</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19851/i.0026.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19851/i.0026.2024.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de instalação de semáforo no cruzamento das Ruas São João e Borges de Medeiros, no Jardim Gisela.</t>
   </si>
   <si>
     <t>19852</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19852/i.0027.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19852/i.0027.2024.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de instituição de programa para prevenção, diagnóstico e tratamento da diabetes infantil no âmbito do município de Toledo.</t>
   </si>
   <si>
     <t>19853</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Marly Zanete</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19853/i.0028.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19853/i.0028.2024.pdf</t>
   </si>
   <si>
     <t>Reitera pedido da realização de reparos no asfalto da estrada que liga a BR-163 ao Distrito de São Miguel.</t>
   </si>
   <si>
     <t>19854</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19854/i.0029.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19854/i.0029.2024.pdf</t>
   </si>
   <si>
     <t>Container itinerante para a destinação correta de lixo reciclável nos Distritos.</t>
   </si>
   <si>
     <t>19855</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19855/i.0030.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19855/i.0030.2024.pdf</t>
   </si>
   <si>
     <t>Realização de pinturas de sinalização no asfalto da estrada rural Linha Guaçu no Distrito de Vila Nova.</t>
   </si>
   <si>
     <t>19856</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Pedro Varela</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19856/i.0031.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19856/i.0031.2024.pdf</t>
   </si>
   <si>
     <t>Reforma do campo sintético do Jardim Europa, reiterando as indicações nº 272/2017, 111/2022 e 29/2023.</t>
   </si>
   <si>
     <t>19857</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19857/i.0032.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19857/i.0032.2024.pdf</t>
   </si>
   <si>
     <t>Reforma da Escola Municipal Anita Garibaldi, Santa Clara IV, reiterando as indicações nº 154/2022 e 69/2023.</t>
   </si>
   <si>
     <t>19858</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19858/i.0033.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19858/i.0033.2024.pdf</t>
   </si>
   <si>
     <t>Reforma da incubadora localizada no Jardim Europa/América, reiterando as indicações nº 780/2018, 157/2020, 29/2021 e 34/2022 e 30/2023.</t>
   </si>
   <si>
     <t>19859</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Professor Oseias</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19859/i.0034.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19859/i.0034.2024.pdf</t>
   </si>
   <si>
     <t>Melhorias no entroncamento da Avenida Maripá com a Rua Capitão Leônidas Marques.</t>
   </si>
   <si>
     <t>19860</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Roberto de Souza</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19860/i.0035.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19860/i.0035.2024.pdf</t>
   </si>
   <si>
     <t>Reforma da calçada na trilha do Parque Linear Sanga Panambi, na Vila Industrial.</t>
   </si>
   <si>
     <t>19861</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Valdir Rossetto</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19861/i.0036.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19861/i.0036.2024.pdf</t>
   </si>
   <si>
     <t>Realização de asfaltamento rural na OT 165, prolongamento da Rua João Orestes Ruaro e Linha Xaxim.</t>
   </si>
   <si>
     <t>19862</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Valdir Rossetto, Jozimar Polasso</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19862/i.0037.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19862/i.0037.2024.pdf</t>
   </si>
   <si>
     <t>Reurbanização e estudo de viabilidade de melhoria de trafegabilidade nas ruas Felipe Camarão, Cap. Índio Bandeira, Maria José Mendes, Chalé de Minas e Lopeí na Vila Pioneira.</t>
   </si>
   <si>
     <t>19863</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19863/i.0038.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19863/i.0038.2024.pdf</t>
   </si>
   <si>
     <t>Limpeza, desobstrução e recuperação das canaletas drenantes na Rodovia OT 06, ligação de Toledo aos Distritos de Xaxim e Concórdia do Oeste.</t>
   </si>
   <si>
     <t>19864</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Valdomiro Bozó, Genivaldo Paes</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19864/i.0039.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19864/i.0039.2024.pdf</t>
   </si>
   <si>
     <t>Cercamento da mata da área que foi recebida em doação e autorizada pela Lei n° 2.408, de 11 de abril de 2022, visando a implantação de parque urbano, e implantação de calçamento nas Ruas Honorio Lemos, Doutor Cid Marcondes de Albuquerque, Gustavo Barroso e Willy Barth, situadas no entorno, no Jardim Panorama.</t>
   </si>
   <si>
     <t>19865</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19865/i.0040.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19865/i.0040.2024.pdf</t>
   </si>
   <si>
     <t>Reforma completa nas instalações dos Ginásio de Esportes Adenir Jose Massola, Lauri Jose Simon, Aldanir Angelo Rossoni (Antigo CCR), no Município de Toledo.</t>
   </si>
   <si>
     <t>19866</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19866/i.0041.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19866/i.0041.2024.pdf</t>
   </si>
   <si>
     <t>Construção de vestiários, banheiros, copa e reforma completa no campo da Associação Pedroso, no Jardim América.</t>
   </si>
   <si>
     <t>19874</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Beto Scain</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19874/i.0042.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19874/i.0042.2024.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua 13 de Abril, entre as ruas Pinheiro Machado e General Daltro Filho, na Vila Industrial.</t>
   </si>
   <si>
     <t>19875</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19875/i.0043.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19875/i.0043.2024.pdf</t>
   </si>
   <si>
     <t>Recuperação da malha asfáltica da OT-325, que liga São Luiz à Linha Gramado, no trecho próximo à propriedade de Luiz Carlos Backes.</t>
   </si>
   <si>
     <t>19876</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19876/i.0044.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19876/i.0044.2024.pdf</t>
   </si>
   <si>
     <t>Recuperação asfáltica das laterais da Rua Princesa Isabel, entre as ruas Saturno e Uruguai, no Jardim Gisela.</t>
   </si>
   <si>
     <t>19877</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19877/i.0045.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19877/i.0045.2024.pdf</t>
   </si>
   <si>
     <t>Elaboração de legislação que disponha sobre o espaço sala do “Afeto (Calm Zone)” nos órgãos públicos.</t>
   </si>
   <si>
     <t>19878</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19878/i.0046.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19878/i.0046.2024.pdf</t>
   </si>
   <si>
     <t>Elaboração de legislação que disponha sobre a criação do selo “Empresa Amiga da Escola”.</t>
   </si>
   <si>
     <t>19879</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19879/i.0047.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19879/i.0047.2024.pdf</t>
   </si>
   <si>
     <t>Elaboração de legislação que disponha sobre a criação do Programa Municipal de Incentivo ao Emprego e a Reinserção Social de Dependentes Químicos.</t>
   </si>
   <si>
     <t>19880</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19880/i.0048.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19880/i.0048.2024.pdf</t>
   </si>
   <si>
     <t>Pintura das faixas de sinalização de toda extensão da Rua do Herval, na Vila Pioneiro.</t>
   </si>
   <si>
     <t>19881</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19881/i.0049.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19881/i.0049.2024.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade em frente à igreja Assembleia de Deus, na Rua Antônio Basso em frente ao número 525, no Jardim Coopagro.</t>
   </si>
   <si>
     <t>19882</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19882/i.0050.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19882/i.0050.2024.pdf</t>
   </si>
   <si>
     <t>Alargamento da Rua Dr. Olávo Seco Rigon, trecho entre a Rua Willy Barth até a Rua Carlos Sbaraini, no Jardim Panorama.</t>
   </si>
   <si>
     <t>19883</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19883/i.0051.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19883/i.0051.2024.pdf</t>
   </si>
   <si>
     <t>19884</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19884/i.0052.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19884/i.0052.2024.pdf</t>
   </si>
   <si>
     <t>19885</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19885/i.0053.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19885/i.0053.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de Posto da Guarda Municipal, no Parque Ecológico Diva Paim Barth.</t>
   </si>
   <si>
     <t>19886</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19886/i.0054.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19886/i.0054.2024.pdf</t>
   </si>
   <si>
     <t>Revitalização da calçada no entorno do quarteirão do Ginásio de Esportes Lauri Simon, no Jardim Panorama.</t>
   </si>
   <si>
     <t>19887</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19887/i.0055.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19887/i.0055.2024.pdf</t>
   </si>
   <si>
     <t>Instalação de sistema de climatização na Associação de Moradores do Jardim Porto Alegre.</t>
   </si>
   <si>
     <t>19888</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19888/i.0056.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19888/i.0056.2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de elevação em paver na Rua Guarani, 3568, Vila Becker, Toledo - PR, em frente ao Hotel CALLAI.</t>
   </si>
   <si>
     <t>19889</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19889/i.0057.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19889/i.0057.2024.pdf</t>
   </si>
   <si>
     <t>Construção de um Centro Cultural, no Jardim Panorama.</t>
   </si>
   <si>
     <t>19890</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19890/i.0058.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19890/i.0058.2024.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua Lapa, desde a Rua Pato Branco até a Rua Castro, Jardim Bressan.</t>
   </si>
   <si>
     <t>19891</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19891/i.0059.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19891/i.0059.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de radares e/ou lombada eletrônica, na Avenida Egídio Gerônimo Munareto, nas proximidades da Empresa Universal Office e Bairro César Park.</t>
   </si>
   <si>
     <t>19892</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19892/i.0060.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19892/i.0060.2024.pdf</t>
   </si>
   <si>
     <t>Implantação de rede coletora de esgoto no Jardim Independência.</t>
   </si>
   <si>
     <t>19893</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19893/i.0061.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19893/i.0061.2024.pdf</t>
   </si>
   <si>
     <t>Construção de parque infantil no distrito de Bom Princípio do Oeste.</t>
   </si>
   <si>
     <t>19894</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19894/i.0062.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19894/i.0062.2024.pdf</t>
   </si>
   <si>
     <t>Construção de parque infantil na Rua Padre Lino Beal no Jardim Coopagro.</t>
   </si>
   <si>
     <t>19895</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19895/i.0063.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19895/i.0063.2024.pdf</t>
   </si>
   <si>
     <t>Revitalização do Parque Linear, nos fundos da Escola Municipal Antônio Scain, localizado na Rua Gaspar Dutra n° 89, no Jardim Filadélfia.</t>
   </si>
   <si>
     <t>19896</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19896/i.0064.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19896/i.0064.2024.pdf</t>
   </si>
   <si>
     <t>Pintura completa da quadra do ginásio de esportes anexo à Escola Washington Luiz, em Novo Sobradinho.</t>
   </si>
   <si>
     <t>19897</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19897/i.0065.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19897/i.0065.2024.pdf</t>
   </si>
   <si>
     <t>Conserto em pinos de proteção ao pedestre tipo “defencer”, na esquina da Avenida Maripá com a Rua Santos Dumont, no Centro.</t>
   </si>
   <si>
     <t>19898</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19898/i.0066.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19898/i.0066.2024.pdf</t>
   </si>
   <si>
     <t>Readequação, nivelamento e cascalhamento em todo trecho da estrada Carroçável e suas adjacências.</t>
   </si>
   <si>
     <t>19899</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19899/i.0067.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19899/i.0067.2024.pdf</t>
   </si>
   <si>
     <t>Substituição de ponte de madeira por estrutura de concreto sobre o Rio Toledo, situada na estrada carroçável (continuação da Rua Abramo Rottava).</t>
   </si>
   <si>
     <t>19900</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19900/i.0068.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19900/i.0068.2024.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de implantação de ambulatório de doenças cardiovasculares no âmbito do município de Toledo.</t>
   </si>
   <si>
     <t>19901</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19901/i.0069.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19901/i.0069.2024.pdf</t>
   </si>
   <si>
     <t>Blitz Educativa de trânsito na Rua Protásio Alves, próximo ao Condomínio Taguatinga, no Bairro Tocantins.</t>
   </si>
   <si>
     <t>19902</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19902/i.0070.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19902/i.0070.2024.pdf</t>
   </si>
   <si>
     <t>Redução do valor da taxa de iluminação pública em virtude da redução dos custos devido a contratação de Parceria Público-Privada.</t>
   </si>
   <si>
     <t>19903</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19903/i.0071.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19903/i.0071.2024.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido da implementação do Programa Paraná sem Dor, com a incorporação de medicamentos manipulados, fitoterápicos e nutrição na Unidade Básica de Saúde no Distrito de Novo Sarandi.</t>
   </si>
   <si>
     <t>19904</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19904/i.0072.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19904/i.0072.2024.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido a Implantação de Academia da Terceira Idade no Mutirão Alto da Colina, Rua 25 de Julho, no Distrito de Novo Sarandi.</t>
   </si>
   <si>
     <t>19905</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Olinda Fiorentin</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19905/i.0073.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19905/i.0073.2024.pdf</t>
   </si>
   <si>
     <t>Implementação de um programa ao combate à Dengue em terrenos urbanos abandonados no Município de Toledo.</t>
   </si>
   <si>
     <t>19906</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19906/i.0074.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19906/i.0074.2024.pdf</t>
   </si>
   <si>
     <t>Sugere o nome de “Vilma Pretto de Almeida” para nominar logradouro ou próprio público municipal, reiterando a indicação n° 1134/2023.</t>
   </si>
   <si>
     <t>19907</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19907/i.0075.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19907/i.0075.2024.pdf</t>
   </si>
   <si>
     <t>Instituição do Selo Autista a Bordo no Município de Toledo, reiterando a indicação n° 1684/2023.</t>
   </si>
   <si>
     <t>19908</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19908/i.0076.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19908/i.0076.2024.pdf</t>
   </si>
   <si>
     <t>Reforma no Restaurante Popular do Jardim Europa, reiterando as indicações nº 146/2021, 526/2022 e 158/2023.</t>
   </si>
   <si>
     <t>19909</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19909/i.0077.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19909/i.0077.2024.pdf</t>
   </si>
   <si>
     <t>Reurbanização da Rua Ari Barroso, localizada no Jardim Europa/América, reiterando as indicações nº 365/2022 e 118/2023.</t>
   </si>
   <si>
     <t>19910</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19910/i.0078.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19910/i.0078.2024.pdf</t>
   </si>
   <si>
     <t>Reurbanização da Rua General Canabarro, localizada no Jardim Europa/América, reiterando as indicações nº 663/2021, 232/2022 e 31/2023.</t>
   </si>
   <si>
     <t>19911</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19911/i.0079.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19911/i.0079.2024.pdf</t>
   </si>
   <si>
     <t>Indica a continuidade do Parque Linear Vale dos Ipês.</t>
   </si>
   <si>
     <t>19912</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19912/i.0080.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19912/i.0080.2024.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça Jardim Parizotto.</t>
   </si>
   <si>
     <t>19913</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19913/i.0081.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19913/i.0081.2024.pdf</t>
   </si>
   <si>
     <t>19914</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19914/i.0082.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19914/i.0082.2024.pdf</t>
   </si>
   <si>
     <t>19915</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19915/i.0083.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19915/i.0083.2024.pdf</t>
   </si>
   <si>
     <t>Reurbanização e melhoria de trafegabilidade nas ruas Felipe Camarão, Cap. Índio Bandeira, Maria José Mendes, Chalé de Minas e Lopeí na Vila Pioneira.</t>
   </si>
   <si>
     <t>19916</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19916/i.0084.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19916/i.0084.2024.pdf</t>
   </si>
   <si>
     <t>19917</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19917/i.0085.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19917/i.0085.2024.pdf</t>
   </si>
   <si>
     <t>Construção de muro, fechamento das paredes do ginásio e melhorias na iluminação, na Escola Municipal Walmir Grande, do Jardim Panorama.</t>
   </si>
   <si>
     <t>19918</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19918/i.0086.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19918/i.0086.2024.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros e instalação de bebedouros na arena esportiva Mario Burchardt, localizada no Loteamento Redenção, Jardim Coopagro.</t>
   </si>
   <si>
     <t>19919</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19919/i.0087.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19919/i.0087.2024.pdf</t>
   </si>
   <si>
     <t>Realização de estudo de viabilidade para a implantação de um lago ou um Jardim Botânico Municipal, nas proximidades do Lago da Usina.</t>
   </si>
   <si>
     <t>19821</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19821/pl_1_numerado.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19821/pl_1_numerado.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à legislação sobre o serviço funerário e o sepultamento de mortos no Município de Toledo.</t>
   </si>
   <si>
     <t>19822</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19822/pl_2_numerado.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19822/pl_2_numerado.pdf</t>
   </si>
   <si>
     <t>Procede à afetação de áreas pertencentes ao patrimônio público municipal, situadas no Loteamento “Residencial Atenas”, implantado nesta cidade de Toledo.</t>
   </si>
   <si>
     <t>19823</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19823/pl_3_num.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19823/pl_3_num.pdf</t>
   </si>
   <si>
     <t>Procede à afetação de áreas pertencentes ao patrimônio público municipal, situadas no Loteamento “Residencial Viena”, implantado nesta cidade de Toledo.</t>
   </si>
   <si>
     <t>19824</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19824/pl_4_num.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19824/pl_4_num.pdf</t>
   </si>
   <si>
     <t>Procede à afetação de áreas pertencentes ao patrimônio público municipal, situadas no Loteamento “Recanto dos Jacarandás”, implantado no Distrito de Vila Nova, neste Município.</t>
   </si>
   <si>
     <t>19825</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19825/pl_5_num.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19825/pl_5_num.pdf</t>
   </si>
   <si>
     <t>Procede à afetação de áreas pertencentes ao patrimônio público municipal, situadas no Loteamento “Residencial Paris”, implantado nesta cidade de Toledo.</t>
   </si>
   <si>
     <t>19871</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19871/pl_6_num.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19871/pl_6_num.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à legislação que dispõe sobre o Código de Posturas do Município de Toledo.</t>
   </si>
   <si>
     <t>19872</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19872/pl_7_num.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19872/pl_7_num.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da legislação que dispõe sobre o regime próprio de previdência social do Município de Toledo e sobre o Fundo de Aposentadorias e Pensões dos Servidores Públicos Municipais de Toledo (FAPES).</t>
   </si>
   <si>
     <t>19873</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19873/pl_8_num.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19873/pl_8_num.pdf</t>
   </si>
   <si>
     <t>Procede a alterações na legislação que dispõe sobre o Plano de Cargos e Vencimentos para os servidores públicos municipais de Toledo.</t>
   </si>
   <si>
     <t>19922</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19922/credito-adicional7.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19922/credito-adicional7.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a abrir créditos adicionais suplementar e especial no orçamento-programa do Município de Toledo, para o exercício de 2024.</t>
   </si>
   <si>
     <t>19923</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19923/permuta-lote150-rcbarbosa8.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19923/permuta-lote150-rcbarbosa8.pdf</t>
   </si>
   <si>
     <t>Procede à desafetação e autoriza a permuta de imóvel integrante do patrimônio público municipal e à afetação do bem a ser recebido pelo Município de Toledo.</t>
   </si>
   <si>
     <t>19924</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19924/pl_n11_numerado.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19924/pl_n11_numerado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Primeira Igreja Batista de Toledo.</t>
   </si>
   <si>
     <t>19925</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19925/pl_n_12_numerado.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19925/pl_n_12_numerado.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da legislação que reestrutura o Regime Próprio de Previdência Social do Município de Toledo e a entidade de previdência.</t>
   </si>
   <si>
     <t>19926</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19926/projeto_de_lei_n_13_numerado.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19926/projeto_de_lei_n_13_numerado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a abrir crédito adicional suplementar no orçamento-programa do Município de Toledo, para o exercício de 2024.</t>
   </si>
   <si>
     <t>19927</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19927/pl_14.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19927/pl_14.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa da comprovação de vacinação contra a Covid-19, em crianças e adolescentes, no ato da matrícula ou rematrícula em estabelecimentos de ensino públicos ou privados do Município de Toledo.</t>
   </si>
   <si>
     <t>19928</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19928/doc_5.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19928/doc_5.pdf</t>
   </si>
   <si>
     <t>Procede à afetação de áreas pertencentes ao patrimônio público municipal, situadas no Loteamento Residencial Gualtieri, implantado nesta cidade de Toledo.</t>
   </si>
   <si>
     <t>19929</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19929/doc_6.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19929/doc_6.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as sanções administrativas às pessoas flagradas fazendo uso de drogas ilícitas em logradouros públicos.</t>
   </si>
   <si>
     <t>19931</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19931/doc_7.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19931/doc_7.pdf</t>
   </si>
   <si>
     <t>19932</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19932/doc_8.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19932/doc_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos/salários e demais vantagens dos servidores e dos empregados públicos municipais de Toledo.</t>
   </si>
   <si>
     <t>19934</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19934/pl_19.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19934/pl_19.2024.pdf</t>
   </si>
   <si>
     <t>Altera a legislação que estima a receita e fixa a despesa do Município de Toledo, para o exercício de 2024.</t>
   </si>
   <si>
     <t>19935</t>
   </si>
   <si>
     <t>Valdomiro Bozó, Gabriel Baierle, Genivaldo Paes</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19935/pl_20.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19935/pl_20.2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação dos Profissionais dos Órgãos de Comunicação Social de Toledo - Associação Toledana de Imprensa (ATI).</t>
   </si>
   <si>
     <t>19936</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19936/pl_021.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19936/pl_021.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e a cobrança de Contribuição de Melhoria em decorrência da execução de obras públicas pelo Município de Toledo.</t>
   </si>
   <si>
     <t>19937</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19937/pl_022.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19937/pl_022.2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Esportiva Recreativa e Cultural de Carrinhos de Rolimã e Trikes Loukos da Ladeira.</t>
   </si>
   <si>
     <t>19938</t>
   </si>
   <si>
     <t>Dudu Barbosa, Gabriel Baierle, Geraldo Weisheimer, Leoclides Bisognin, Valdomiro Bozó</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19938/pl_23.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19938/pl_23.2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal o Instituto de Desenvolvimento, Ensino e Assistência à Saúde - IDEAS.</t>
   </si>
   <si>
     <t>19939</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19939/pl_024.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19939/pl_024.2024.pdf</t>
   </si>
   <si>
     <t>Altera a legislação que dispõe sobre a reestruturação do Conselho Municipal da Juventude.</t>
   </si>
   <si>
     <t>19940</t>
   </si>
   <si>
     <t xml:space="preserve">Mesa </t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19940/025_-_altera_lei_2609.2023.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19940/025_-_altera_lei_2609.2023.pdf</t>
   </si>
   <si>
     <t>Altera a legislação que dispõe sobre a estrutura organizacional e administrativa, plano de cargos e carreiras da Câmara Municipal de Toledo.</t>
   </si>
   <si>
     <t>19947</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19947/pl_26.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19947/pl_26.2024.pdf</t>
   </si>
   <si>
     <t>19948</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19948/pl_27.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19948/pl_27.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a abrir créditos adicionais suplementar e especial no orçamento-programa do Município de Toledo, para o exercício de 2024, e altera a Lei nº 2.727/2024.</t>
   </si>
   <si>
     <t>19949</t>
   </si>
   <si>
     <t>Jozimar Polasso, Valdomiro Bozó</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19949/pl_28.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19949/pl_28.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cidade Verde no Município de Toledo.</t>
   </si>
   <si>
     <t>19950</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19950/pl_29.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19950/pl_29.2024.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal dos Direitos da Mulher - FMDM, de Toledo.</t>
   </si>
   <si>
     <t>19951</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19951/pl_30.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19951/pl_30.2024.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Moto Clube Brothers do Asfalto.</t>
   </si>
   <si>
     <t>19952</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19952/pl_31.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19952/pl_31.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Toledo a receber em doação, com encargo, imóvel situado no bairro Cristo Rei, nesta cidade, e procede à respectiva afetação.</t>
   </si>
   <si>
     <t>19953</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19953/pl_32.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19953/pl_32.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a internação humanizada no Município de Toledo.</t>
   </si>
   <si>
     <t>19954</t>
   </si>
   <si>
     <t>Valtencir Careca</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19954/pl_33.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19954/pl_33.2024.pdf</t>
   </si>
   <si>
     <t>Altera a legislação que dispõe sobre o Código Municipal de Proteção aos Animais.</t>
   </si>
   <si>
     <t>19955</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19955/pl_34.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19955/pl_34.2024.pdf</t>
   </si>
   <si>
     <t>Altera a legislação que dispõe sobre o Código de Posturas do Município de Toledo.</t>
   </si>
   <si>
     <t>19956</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19956/pl_35.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19956/pl_35.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público municipal a receber em doação, com encargo, imóvel situado na localidade de Km 41, neste Município, e procede à respectiva afetação.</t>
   </si>
   <si>
     <t>19957</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19957/pl_36.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19957/pl_36.2024.pdf</t>
   </si>
   <si>
     <t>19958</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19958/pl_37.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19958/pl_37.2024.pdf</t>
   </si>
   <si>
     <t>19959</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19959/pl_38.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19959/pl_38.2024.pdf</t>
   </si>
   <si>
     <t>19960</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19960/pl_39.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19960/pl_39.2024.pdf</t>
   </si>
   <si>
     <t>19961</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19961/doc_2.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19961/doc_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Empréstimo de Equipamentos Hospitalares no Município de Toledo.</t>
   </si>
   <si>
     <t>19962</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19962/52297.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19962/52297.pdf</t>
   </si>
   <si>
     <t>Procede à desafetação e autoriza a doação de imóvel de propriedade do Município de Toledo ao Estado do Paraná</t>
   </si>
   <si>
     <t>19963</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19963/52311.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19963/52311.pdf</t>
   </si>
   <si>
     <t>Altera o Plano de Amortização do déficit atuarial do Fundo de Aposentadorias e Pensões dos Servidores Públicos Municipais de Toledo (FAPES), que integra a legislação que dispõe sobre o regime próprio de previdência dos servidores públicos do Município de Toledo.</t>
   </si>
   <si>
     <t>19964</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19964/doc_3.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19964/doc_3.pdf</t>
   </si>
   <si>
     <t>19965</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19965/doc_4.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19965/doc_4.pdf</t>
   </si>
   <si>
     <t>Altera a legislação que institui o Código Municipal de Proteção aos Animais, no âmbito do Município de Toledo.</t>
   </si>
   <si>
     <t>19966</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19966/pl_45.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19966/pl_45.pdf</t>
   </si>
   <si>
     <t>19967</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19967/52347.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19967/52347.pdf</t>
   </si>
   <si>
     <t>19968</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19968/doc_9.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19968/doc_9.pdf</t>
   </si>
   <si>
     <t>Altera a legislação que dispõe sobre o Programa “Toledoé+Mobilidade”.</t>
   </si>
   <si>
     <t>19969</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19969/pl_048.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19969/pl_048.2024.pdf</t>
   </si>
   <si>
     <t>19970</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19970/doc_11.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19970/doc_11.pdf</t>
   </si>
   <si>
     <t>Altera a legislação que dispõe sobre o Conselho Municipal do Meio Ambiente e o Fundo Municipal do Meio Ambiente de Toledo.</t>
   </si>
   <si>
     <t>19971</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19971/52358.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19971/52358.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Toledo a efetuar investimentos em propriedade particular.</t>
   </si>
   <si>
     <t>19972</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19972/pl_51.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19972/pl_51.2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Toledo a Neri Antônio Sebastiany.</t>
   </si>
   <si>
     <t>19973</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19973/pl_052.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19973/pl_052.2024.pdf</t>
   </si>
   <si>
     <t>19930</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19930/pr_01.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19930/pr_01.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.133/2021, que estabelece normas gerais de Licitações e Contratos Administrativos na Câmara Municipal de Toledo.</t>
   </si>
   <si>
     <t>19933</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19933/02_-_altera_regulamento_estagiarios.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19933/02_-_altera_regulamento_estagiarios.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução que regulamenta os estágios de estudantes de nível superior na Câmara Municipal de Toledo.</t>
   </si>
   <si>
     <t>19941</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19941/pr_03.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19941/pr_03.2024.pdf</t>
   </si>
   <si>
     <t>Referenda o 41º Termo de Compromisso e Responsabilidade celebrado entre a Companhia de Saneamento do Paraná - SANEPAR - e o Município de Toledo, visando a ampliação do sistema de esgotamento sanitário para atendimento do Loteamento Residencial Lote Social.</t>
   </si>
   <si>
     <t>19942</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19942/pr_04.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19942/pr_04.2024.pdf</t>
   </si>
   <si>
     <t>Referenda o 40º Termo de Compromisso e Responsabilidade celebrado entre a Companhia de Saneamento do Paraná - SANEPAR - e o Município de Toledo, visando a ampliação do sistema de abastecimento de água sanitário para atendimento do Loteamento Residencial Lote Social.</t>
   </si>
   <si>
     <t>19943</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19943/pr_05.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19943/pr_05.2024.pdf</t>
   </si>
   <si>
     <t>Referenda o Termo de Disposição Funcional celebrado entre a Secretaria de Estado da Justiça e Cidadania do Paraná - SEJU - e o Município de Toledo, visando a disponibilização de servidor.</t>
   </si>
   <si>
     <t>19944</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19944/pr_06.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19944/pr_06.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Missão, a Visão e os Valores Essenciais da Câmara Municipal de Toledo.</t>
   </si>
   <si>
     <t>19945</t>
   </si>
   <si>
     <t>Olinda Fiorentin, Marly Zanete</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19945/pr_07.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19945/pr_07.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Galeria Lilás da Câmara Municipal de Toledo.</t>
   </si>
   <si>
     <t>19946</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19946/pr_08.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19946/pr_08.2024.pdf</t>
   </si>
   <si>
     <t>Referenda o Termo de Convênio celebrado entre a Câmara Municipal de Toledo e o Município de Toledo, visando a cedência de servidor.</t>
   </si>
   <si>
     <t>19867</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Chumbinho Silva, Jozimar Polasso, Pedro Varela, Professor Oseias, Valtencir Careca</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19867/r.001.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19867/r.001.2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações complementares sobre a Guarda Municipal de Toledo.</t>
   </si>
   <si>
     <t>19868</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19868/r.002.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19868/r.002.2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações acerca da locação de imóveis particulares destinados a satisfação do interesse público.</t>
   </si>
   <si>
     <t>19869</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19869/r.003.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19869/r.003.2024.pdf</t>
   </si>
   <si>
     <t>Pedido de informações sobre atendimentos no Hospital Regional.</t>
   </si>
   <si>
     <t>19870</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19870/r.004.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19870/r.004.2024.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação sobre pedido de informações da perca de inscrição de Projetos junto ao programa Minha Casa, Minha Vida (MCMV).</t>
   </si>
   <si>
     <t>19920</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19920/r.005.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19920/r.005.2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações à 20ª Regional de Saúde.</t>
   </si>
   <si>
     <t>19921</t>
   </si>
   <si>
-    <t>https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19921/r.006.2024.pdf</t>
+    <t>http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19921/r.006.2024.pdf</t>
   </si>
   <si>
     <t>Informações sobre as sindicâncias no ano de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2082,68 +2082,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19826/i.0001.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19827/i.0002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19828/i.0003.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19829/i.0004.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19830/i.0005.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19831/i.0006.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19832/i.0007.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19833/i.0008.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19834/i.0009.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19835/i.0010.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19836/i.0011.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19837/i.0012.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19838/i.0013.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19839/i.0014.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19840/i.0015.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19841/i.0016.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19842/i.0017.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19843/i.0018.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19844/i.0019.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19845/i.0020.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19846/i.0021.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19847/i.0022.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19848/i.0023.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19849/i.0024.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19850/i.0025.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19851/i.0026.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19852/i.0027.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19853/i.0028.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19854/i.0029.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19855/i.0030.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19856/i.0031.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19857/i.0032.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19858/i.0033.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19859/i.0034.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19860/i.0035.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19861/i.0036.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19862/i.0037.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19863/i.0038.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19864/i.0039.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19865/i.0040.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19866/i.0041.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19874/i.0042.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19875/i.0043.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19876/i.0044.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19877/i.0045.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19878/i.0046.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19879/i.0047.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19880/i.0048.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19881/i.0049.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19882/i.0050.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19883/i.0051.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19884/i.0052.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19885/i.0053.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19886/i.0054.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19887/i.0055.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19888/i.0056.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19889/i.0057.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19890/i.0058.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19891/i.0059.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19892/i.0060.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19893/i.0061.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19894/i.0062.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19895/i.0063.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19896/i.0064.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19897/i.0065.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19898/i.0066.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19899/i.0067.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19900/i.0068.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19901/i.0069.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19902/i.0070.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19903/i.0071.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19904/i.0072.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19905/i.0073.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19906/i.0074.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19907/i.0075.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19908/i.0076.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19909/i.0077.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19910/i.0078.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19911/i.0079.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19912/i.0080.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19913/i.0081.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19914/i.0082.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19915/i.0083.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19916/i.0084.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19917/i.0085.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19918/i.0086.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19919/i.0087.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19821/pl_1_numerado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19822/pl_2_numerado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19823/pl_3_num.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19824/pl_4_num.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19825/pl_5_num.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19871/pl_6_num.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19872/pl_7_num.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19873/pl_8_num.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19922/credito-adicional7.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19923/permuta-lote150-rcbarbosa8.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19924/pl_n11_numerado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19925/pl_n_12_numerado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19926/projeto_de_lei_n_13_numerado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19927/pl_14.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19928/doc_5.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19929/doc_6.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19931/doc_7.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19932/doc_8.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19934/pl_19.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19935/pl_20.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19936/pl_021.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19937/pl_022.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19938/pl_23.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19939/pl_024.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19940/025_-_altera_lei_2609.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19947/pl_26.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19948/pl_27.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19949/pl_28.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19950/pl_29.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19951/pl_30.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19952/pl_31.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19953/pl_32.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19954/pl_33.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19955/pl_34.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19956/pl_35.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19957/pl_36.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19958/pl_37.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19959/pl_38.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19960/pl_39.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19961/doc_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19962/52297.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19963/52311.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19964/doc_3.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19965/doc_4.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19966/pl_45.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19967/52347.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19968/doc_9.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19969/pl_048.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19970/doc_11.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19971/52358.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19972/pl_51.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19973/pl_052.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19930/pr_01.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19933/02_-_altera_regulamento_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19941/pr_03.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19942/pr_04.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19943/pr_05.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19944/pr_06.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19945/pr_07.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19946/pr_08.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19867/r.001.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19868/r.002.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19869/r.003.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19870/r.004.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19920/r.005.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19921/r.006.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19826/i.0001.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19827/i.0002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19828/i.0003.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19829/i.0004.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19830/i.0005.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19831/i.0006.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19832/i.0007.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19833/i.0008.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19834/i.0009.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19835/i.0010.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19836/i.0011.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19837/i.0012.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19838/i.0013.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19839/i.0014.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19840/i.0015.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19841/i.0016.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19842/i.0017.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19843/i.0018.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19844/i.0019.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19845/i.0020.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19846/i.0021.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19847/i.0022.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19848/i.0023.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19849/i.0024.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19850/i.0025.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19851/i.0026.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19852/i.0027.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19853/i.0028.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19854/i.0029.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19855/i.0030.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19856/i.0031.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19857/i.0032.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19858/i.0033.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19859/i.0034.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19860/i.0035.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19861/i.0036.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19862/i.0037.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19863/i.0038.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19864/i.0039.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19865/i.0040.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19866/i.0041.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19874/i.0042.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19875/i.0043.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19876/i.0044.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19877/i.0045.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19878/i.0046.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19879/i.0047.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19880/i.0048.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19881/i.0049.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19882/i.0050.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19883/i.0051.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19884/i.0052.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19885/i.0053.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19886/i.0054.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19887/i.0055.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19888/i.0056.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19889/i.0057.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19890/i.0058.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19891/i.0059.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19892/i.0060.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19893/i.0061.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19894/i.0062.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19895/i.0063.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19896/i.0064.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19897/i.0065.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19898/i.0066.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19899/i.0067.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19900/i.0068.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19901/i.0069.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19902/i.0070.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19903/i.0071.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19904/i.0072.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19905/i.0073.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19906/i.0074.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19907/i.0075.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19908/i.0076.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19909/i.0077.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19910/i.0078.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19911/i.0079.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19912/i.0080.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19913/i.0081.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19914/i.0082.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19915/i.0083.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19916/i.0084.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19917/i.0085.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19918/i.0086.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19919/i.0087.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19821/pl_1_numerado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19822/pl_2_numerado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19823/pl_3_num.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19824/pl_4_num.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19825/pl_5_num.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19871/pl_6_num.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19872/pl_7_num.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19873/pl_8_num.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19922/credito-adicional7.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19923/permuta-lote150-rcbarbosa8.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19924/pl_n11_numerado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19925/pl_n_12_numerado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19926/projeto_de_lei_n_13_numerado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19927/pl_14.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19928/doc_5.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19929/doc_6.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19931/doc_7.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19932/doc_8.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19934/pl_19.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19935/pl_20.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19936/pl_021.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19937/pl_022.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19938/pl_23.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19939/pl_024.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19940/025_-_altera_lei_2609.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19947/pl_26.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19948/pl_27.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19949/pl_28.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19950/pl_29.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19951/pl_30.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19952/pl_31.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19953/pl_32.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19954/pl_33.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19955/pl_34.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19956/pl_35.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19957/pl_36.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19958/pl_37.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19959/pl_38.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19960/pl_39.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19961/doc_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19962/52297.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19963/52311.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19964/doc_3.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19965/doc_4.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19966/pl_45.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19967/52347.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19968/doc_9.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19969/pl_048.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19970/doc_11.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19971/52358.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19972/pl_51.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19973/pl_052.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19930/pr_01.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19933/02_-_altera_regulamento_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19941/pr_03.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19942/pr_04.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19943/pr_05.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19944/pr_06.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19945/pr_07.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19946/pr_08.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19867/r.001.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19868/r.002.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19869/r.003.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19870/r.004.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19920/r.005.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.toledo.pr.leg.br/media/sapl/public/materialegislativa/2024/19921/r.006.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>